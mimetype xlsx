--- v0 (2025-12-06)
+++ v1 (2026-08-28)
@@ -583,73 +583,73 @@
         <v>12</v>
       </c>
       <c r="C7" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
       <c r="C8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="1">
-        <v>45997.13115740740614</v>
+        <v>46262.61090277777839</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="2">
-        <v>45997.13115740740614</v>
+        <v>46262.61090277777839</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="3">
-        <v>45997.13115740740614</v>
+        <v>46262.61090277777839</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">你好 </t>
           </r>