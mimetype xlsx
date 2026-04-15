--- v1 (2026-02-05)
+++ v2 (2026-04-15)
@@ -950,51 +950,51 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="16"/>
       <c r="B1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="17">
-        <v>46058.0</v>
+        <v>46127.0</v>
       </c>
       <c r="E1" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6">
         <v>1001</v>