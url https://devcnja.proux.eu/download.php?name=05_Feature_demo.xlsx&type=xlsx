--- v2 (2026-04-15)
+++ v3 (2026-08-28)
@@ -950,51 +950,51 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="16"/>
       <c r="B1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="17">
-        <v>46127.0</v>
+        <v>46262.0</v>
       </c>
       <c r="E1" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6">
         <v>1001</v>