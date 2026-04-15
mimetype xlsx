--- v1 (2026-02-05)
+++ v2 (2026-04-15)
@@ -400,55 +400,55 @@
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection locked="false" hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a16262c4b69710aef8ee58e6aa1388.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172143b69777232099ed04780f54b219.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b949dfc9a712520839fd5c66c7e39b910.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df1698ec45bfb4bb62d9878503892b8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d7546feec9239082bb3dccee7d61d9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73ce11dc9ea408cf5d1d461dfd3a9b10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3835e119a535b8734c9c55cfa56ae11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab26dbdf94f8c3c6a3b4639c08735111.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="314325" cy="342900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -857,51 +857,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.421875" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.140625" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="16"/>
       <c r="B1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="17">
-        <v>46058</v>
+        <v>46127</v>
       </c>
       <c r="E1" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6">
         <v>1001</v>