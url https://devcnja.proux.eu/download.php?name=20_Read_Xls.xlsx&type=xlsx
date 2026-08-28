--- v2 (2026-04-15)
+++ v3 (2026-08-28)
@@ -400,55 +400,55 @@
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection locked="false" hidden="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df1698ec45bfb4bb62d9878503892b8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d7546feec9239082bb3dccee7d61d9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73ce11dc9ea408cf5d1d461dfd3a9b10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692284f08777ec45604af6e15d0f9358.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca77d6d4e1377db662175dbb7db2b4a9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9ba76cde161d420b89c460b4af2c210.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab26dbdf94f8c3c6a3b4639c08735111.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be429331f0e1e5c044d32e0a797017311.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="314325" cy="342900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -857,51 +857,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.421875" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.140625" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="16"/>
       <c r="B1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="16"/>
       <c r="D1" s="17">
-        <v>46127</v>
+        <v>46262</v>
       </c>
       <c r="E1" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6">
         <v>1001</v>