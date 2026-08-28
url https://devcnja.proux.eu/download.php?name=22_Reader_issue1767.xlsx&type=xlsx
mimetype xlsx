--- v0 (2025-12-06)
+++ v1 (2026-08-28)
@@ -4298,244 +4298,244 @@
       <c r="K8" s="27"/>
     </row>
     <row r="9" spans="1:22" customHeight="1" ht="24" s="28" customFormat="1">
       <c r="A9" s="29"/>
       <c r="B9" s="138" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="220" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="220"/>
       <c r="I9" s="221"/>
       <c r="J9" s="224" t="s">
         <v>23</v>
       </c>
       <c r="K9" s="225"/>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:22" customHeight="1">
       <c r="A10" s="31"/>
       <c r="B10" s="32"/>
       <c r="C10" s="33"/>
       <c r="D10" s="33"/>
       <c r="E10" s="33"/>
       <c r="F10" s="31"/>
       <c r="G10" s="31"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="34"/>
       <c r="K10" s="135"/>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:22" customHeight="1">
       <c r="A11" s="31"/>
       <c r="B11" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="222" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="222"/>
       <c r="H11" s="222"/>
       <c r="I11" s="222"/>
       <c r="J11" s="34"/>
       <c r="K11" s="135"/>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
         <v>0</v>
       </c>
       <c r="O11" s="36" t="s">
         <v>27</v>
       </c>
       <c r="P11" s="2">
         <v>0</v>
       </c>
       <c r="Q11" s="37" t="s">
         <v>18</v>
       </c>
       <c r="R11" s="36" t="s">
         <v>28</v>
       </c>
       <c r="S11" s="38">
         <v>0</v>
       </c>
       <c r="T11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="U11" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:22" customHeight="1">
       <c r="A12" s="31"/>
       <c r="B12" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="222" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="222"/>
       <c r="H12" s="222"/>
       <c r="I12" s="222"/>
       <c r="J12" s="34"/>
       <c r="K12" s="135"/>
       <c r="M12" s="2">
         <v>1</v>
       </c>
       <c r="N12" s="2">
         <v>2</v>
       </c>
       <c r="O12" s="36" t="s">
         <v>11</v>
       </c>
       <c r="P12" s="2">
         <v>1</v>
       </c>
       <c r="Q12" s="2">
         <v>0</v>
       </c>
       <c r="R12" s="36" t="s">
         <v>33</v>
       </c>
       <c r="S12" s="38">
         <v>0.5</v>
       </c>
       <c r="T12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="U12" s="2">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:22" customHeight="1">
       <c r="A13" s="31"/>
       <c r="B13" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="222" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="222"/>
       <c r="H13" s="222"/>
       <c r="I13" s="222"/>
       <c r="J13" s="34"/>
       <c r="K13" s="135"/>
       <c r="M13" s="2">
         <v>2</v>
       </c>
       <c r="N13" s="2">
         <v>4</v>
       </c>
       <c r="O13" s="39"/>
       <c r="P13" s="2">
         <v>2</v>
       </c>
       <c r="Q13" s="2">
         <v>1</v>
       </c>
       <c r="R13" s="36" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="38">
         <v>1</v>
       </c>
       <c r="T13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:22" customHeight="1">
       <c r="A14" s="31"/>
       <c r="B14" s="32" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="222" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="222"/>
       <c r="H14" s="222"/>
       <c r="I14" s="222"/>
       <c r="J14" s="34"/>
       <c r="K14" s="135"/>
       <c r="M14" s="2">
         <v>3</v>
       </c>
       <c r="N14" s="2">
         <v>6</v>
       </c>
       <c r="O14" s="39"/>
       <c r="P14" s="2">
         <v>3</v>
       </c>
       <c r="Q14" s="2">
         <v>2</v>
       </c>
       <c r="R14" s="36" t="s">
         <v>43</v>
       </c>
       <c r="S14" s="38">
         <v>1.5</v>
       </c>
       <c r="T14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="U14" s="2">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:22" customHeight="1">
       <c r="A15" s="31"/>
       <c r="B15" s="32" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="222" t="s">
         <v>47</v>
       </c>
       <c r="G15" s="222"/>
       <c r="H15" s="222"/>
       <c r="I15" s="222"/>
       <c r="J15" s="34"/>
       <c r="K15" s="135"/>
       <c r="M15" s="2">
         <v>4</v>
       </c>
       <c r="N15" s="2">
         <v>8</v>
       </c>
       <c r="O15" s="39"/>
       <c r="P15" s="39"/>
@@ -5582,157 +5582,157 @@
       </c>
     </row>
     <row r="73" spans="1:22" customHeight="1" ht="3.95">
       <c r="B73" s="79"/>
       <c r="C73" s="80"/>
       <c r="D73" s="80"/>
       <c r="E73" s="80"/>
       <c r="F73" s="80"/>
       <c r="G73" s="80"/>
       <c r="H73" s="80"/>
       <c r="I73" s="80"/>
       <c r="J73" s="81"/>
       <c r="K73" s="82"/>
     </row>
     <row r="74" spans="1:22" customHeight="1" ht="24">
       <c r="B74" s="170" t="s">
         <v>129</v>
       </c>
       <c r="C74" s="171"/>
       <c r="D74" s="171"/>
       <c r="E74" s="171"/>
       <c r="F74" s="171"/>
       <c r="G74" s="171"/>
       <c r="H74" s="171"/>
       <c r="I74" s="172"/>
-      <c r="J74" s="84" t="str">
+      <c r="J74" s="84" t="e">
         <f>IF(B7*1=J72,"nein","ja")</f>
-        <v>ja</v>
+        <v>#VALUE!</v>
       </c>
       <c r="K74" s="85"/>
     </row>
-    <row r="75" spans="1:22">
+    <row r="75" spans="1:22" customHeight="1">
       <c r="B75" s="79"/>
       <c r="C75" s="80"/>
       <c r="D75" s="80"/>
       <c r="E75" s="80"/>
       <c r="F75" s="80"/>
       <c r="G75" s="80"/>
       <c r="H75" s="80"/>
       <c r="I75" s="80"/>
       <c r="K75" s="82"/>
     </row>
-    <row r="76" spans="1:22">
+    <row r="76" spans="1:22" customHeight="1">
       <c r="B76" s="3" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="77" spans="1:22">
+    <row r="77" spans="1:22" customHeight="1">
       <c r="B77" s="144"/>
       <c r="C77" s="145"/>
       <c r="D77" s="145"/>
       <c r="E77" s="145"/>
       <c r="F77" s="145"/>
       <c r="G77" s="145"/>
       <c r="H77" s="145"/>
       <c r="I77" s="145"/>
       <c r="J77" s="145"/>
       <c r="K77" s="146"/>
     </row>
-    <row r="78" spans="1:22">
+    <row r="78" spans="1:22" customHeight="1">
       <c r="B78" s="147"/>
       <c r="C78" s="148"/>
       <c r="D78" s="148"/>
       <c r="E78" s="148"/>
       <c r="F78" s="148"/>
       <c r="G78" s="148"/>
       <c r="H78" s="148"/>
       <c r="I78" s="148"/>
       <c r="J78" s="148"/>
       <c r="K78" s="149"/>
     </row>
-    <row r="79" spans="1:22">
+    <row r="79" spans="1:22" customHeight="1">
       <c r="B79" s="147"/>
       <c r="C79" s="148"/>
       <c r="D79" s="148"/>
       <c r="E79" s="148"/>
       <c r="F79" s="148"/>
       <c r="G79" s="148"/>
       <c r="H79" s="148"/>
       <c r="I79" s="148"/>
       <c r="J79" s="148"/>
       <c r="K79" s="149"/>
     </row>
-    <row r="80" spans="1:22">
+    <row r="80" spans="1:22" customHeight="1">
       <c r="B80" s="147"/>
       <c r="C80" s="148"/>
       <c r="D80" s="148"/>
       <c r="E80" s="148"/>
       <c r="F80" s="148"/>
       <c r="G80" s="148"/>
       <c r="H80" s="148"/>
       <c r="I80" s="148"/>
       <c r="J80" s="148"/>
       <c r="K80" s="149"/>
     </row>
-    <row r="81" spans="1:22">
+    <row r="81" spans="1:22" customHeight="1">
       <c r="B81" s="147"/>
       <c r="C81" s="148"/>
       <c r="D81" s="148"/>
       <c r="E81" s="148"/>
       <c r="F81" s="148"/>
       <c r="G81" s="148"/>
       <c r="H81" s="148"/>
       <c r="I81" s="148"/>
       <c r="J81" s="148"/>
       <c r="K81" s="149"/>
     </row>
-    <row r="82" spans="1:22">
+    <row r="82" spans="1:22" customHeight="1">
       <c r="B82" s="147"/>
       <c r="C82" s="148"/>
       <c r="D82" s="148"/>
       <c r="E82" s="148"/>
       <c r="F82" s="148"/>
       <c r="G82" s="148"/>
       <c r="H82" s="148"/>
       <c r="I82" s="148"/>
       <c r="J82" s="148"/>
       <c r="K82" s="149"/>
     </row>
-    <row r="83" spans="1:22">
+    <row r="83" spans="1:22" customHeight="1">
       <c r="B83" s="147"/>
       <c r="C83" s="148"/>
       <c r="D83" s="148"/>
       <c r="E83" s="148"/>
       <c r="F83" s="148"/>
       <c r="G83" s="148"/>
       <c r="H83" s="148"/>
       <c r="I83" s="148"/>
       <c r="J83" s="148"/>
       <c r="K83" s="149"/>
     </row>
-    <row r="84" spans="1:22">
+    <row r="84" spans="1:22" customHeight="1">
       <c r="B84" s="150"/>
       <c r="C84" s="151"/>
       <c r="D84" s="151"/>
       <c r="E84" s="151"/>
       <c r="F84" s="151"/>
       <c r="G84" s="151"/>
       <c r="H84" s="151"/>
       <c r="I84" s="151"/>
       <c r="J84" s="151"/>
       <c r="K84" s="152"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="F11:I11"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="G7:I7"/>
     <mergeCell ref="G8:I8"/>
@@ -6059,244 +6059,244 @@
       <c r="K8" s="27"/>
     </row>
     <row r="9" spans="1:22" customHeight="1" ht="24" s="28" customFormat="1">
       <c r="A9" s="29"/>
       <c r="B9" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="220" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="220"/>
       <c r="I9" s="221"/>
       <c r="J9" s="224" t="s">
         <v>23</v>
       </c>
       <c r="K9" s="225"/>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:22" customHeight="1">
       <c r="A10" s="31"/>
       <c r="B10" s="32"/>
       <c r="C10" s="33"/>
       <c r="D10" s="33"/>
       <c r="E10" s="33"/>
       <c r="F10" s="31"/>
       <c r="G10" s="31"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="34"/>
       <c r="K10" s="35"/>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:22" customHeight="1">
       <c r="A11" s="31"/>
       <c r="B11" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="222" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="222"/>
       <c r="H11" s="222"/>
       <c r="I11" s="222"/>
       <c r="J11" s="34"/>
       <c r="K11" s="35"/>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
         <v>0</v>
       </c>
       <c r="O11" s="36" t="s">
         <v>27</v>
       </c>
       <c r="P11" s="2">
         <v>0</v>
       </c>
       <c r="Q11" s="37" t="s">
         <v>18</v>
       </c>
       <c r="R11" s="36" t="s">
         <v>28</v>
       </c>
       <c r="S11" s="38">
         <v>0</v>
       </c>
       <c r="T11" s="3" t="s">
         <v>29</v>
       </c>
       <c r="U11" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:22" customHeight="1">
       <c r="A12" s="31"/>
       <c r="B12" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="222" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="222"/>
       <c r="H12" s="222"/>
       <c r="I12" s="222"/>
       <c r="J12" s="34"/>
       <c r="K12" s="35"/>
       <c r="M12" s="2">
         <v>1</v>
       </c>
       <c r="N12" s="2">
         <v>2</v>
       </c>
       <c r="O12" s="36" t="s">
         <v>11</v>
       </c>
       <c r="P12" s="2">
         <v>1</v>
       </c>
       <c r="Q12" s="2">
         <v>0</v>
       </c>
       <c r="R12" s="36" t="s">
         <v>33</v>
       </c>
       <c r="S12" s="38">
         <v>0.5</v>
       </c>
       <c r="T12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="U12" s="2">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:22" customHeight="1">
       <c r="A13" s="31"/>
       <c r="B13" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="222" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="222"/>
       <c r="H13" s="222"/>
       <c r="I13" s="222"/>
       <c r="J13" s="34"/>
       <c r="K13" s="35"/>
       <c r="M13" s="2">
         <v>2</v>
       </c>
       <c r="N13" s="2">
         <v>4</v>
       </c>
       <c r="O13" s="39"/>
       <c r="P13" s="2">
         <v>2</v>
       </c>
       <c r="Q13" s="2">
         <v>1</v>
       </c>
       <c r="R13" s="36" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="38">
         <v>1</v>
       </c>
       <c r="T13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:22" customHeight="1">
       <c r="A14" s="31"/>
       <c r="B14" s="32" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="222" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="222"/>
       <c r="H14" s="222"/>
       <c r="I14" s="222"/>
       <c r="J14" s="34"/>
       <c r="K14" s="35"/>
       <c r="M14" s="2">
         <v>3</v>
       </c>
       <c r="N14" s="2">
         <v>6</v>
       </c>
       <c r="O14" s="39"/>
       <c r="P14" s="2">
         <v>3</v>
       </c>
       <c r="Q14" s="2">
         <v>2</v>
       </c>
       <c r="R14" s="36" t="s">
         <v>43</v>
       </c>
       <c r="S14" s="38">
         <v>1.5</v>
       </c>
       <c r="T14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="U14" s="2">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:22" customHeight="1">
       <c r="A15" s="31"/>
       <c r="B15" s="32" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="222" t="s">
         <v>47</v>
       </c>
       <c r="G15" s="222"/>
       <c r="H15" s="222"/>
       <c r="I15" s="222"/>
       <c r="J15" s="34"/>
       <c r="K15" s="35"/>
       <c r="M15" s="2">
         <v>4</v>
       </c>
       <c r="N15" s="2">
         <v>8</v>
       </c>
       <c r="O15" s="39"/>
       <c r="P15" s="39"/>
@@ -7343,157 +7343,157 @@
       </c>
     </row>
     <row r="73" spans="1:22" customHeight="1" ht="3.95">
       <c r="B73" s="79"/>
       <c r="C73" s="80"/>
       <c r="D73" s="80"/>
       <c r="E73" s="80"/>
       <c r="F73" s="80"/>
       <c r="G73" s="80"/>
       <c r="H73" s="80"/>
       <c r="I73" s="80"/>
       <c r="J73" s="81"/>
       <c r="K73" s="82"/>
     </row>
     <row r="74" spans="1:22" customHeight="1" ht="24">
       <c r="B74" s="170" t="s">
         <v>129</v>
       </c>
       <c r="C74" s="171"/>
       <c r="D74" s="171"/>
       <c r="E74" s="171"/>
       <c r="F74" s="171"/>
       <c r="G74" s="171"/>
       <c r="H74" s="171"/>
       <c r="I74" s="172"/>
-      <c r="J74" s="84" t="str">
+      <c r="J74" s="84" t="e">
         <f>IF(B7*1=J72,"nein","ja")</f>
-        <v>ja</v>
+        <v>#VALUE!</v>
       </c>
       <c r="K74" s="85"/>
     </row>
-    <row r="75" spans="1:22">
+    <row r="75" spans="1:22" customHeight="1">
       <c r="B75" s="79"/>
       <c r="C75" s="80"/>
       <c r="D75" s="80"/>
       <c r="E75" s="80"/>
       <c r="F75" s="80"/>
       <c r="G75" s="80"/>
       <c r="H75" s="80"/>
       <c r="I75" s="80"/>
       <c r="K75" s="82"/>
     </row>
-    <row r="76" spans="1:22">
+    <row r="76" spans="1:22" customHeight="1">
       <c r="B76" s="3" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="77" spans="1:22">
+    <row r="77" spans="1:22" customHeight="1">
       <c r="B77" s="144"/>
       <c r="C77" s="145"/>
       <c r="D77" s="145"/>
       <c r="E77" s="145"/>
       <c r="F77" s="145"/>
       <c r="G77" s="145"/>
       <c r="H77" s="145"/>
       <c r="I77" s="145"/>
       <c r="J77" s="145"/>
       <c r="K77" s="146"/>
     </row>
-    <row r="78" spans="1:22">
+    <row r="78" spans="1:22" customHeight="1">
       <c r="B78" s="147"/>
       <c r="C78" s="148"/>
       <c r="D78" s="148"/>
       <c r="E78" s="148"/>
       <c r="F78" s="148"/>
       <c r="G78" s="148"/>
       <c r="H78" s="148"/>
       <c r="I78" s="148"/>
       <c r="J78" s="148"/>
       <c r="K78" s="149"/>
     </row>
-    <row r="79" spans="1:22">
+    <row r="79" spans="1:22" customHeight="1">
       <c r="B79" s="147"/>
       <c r="C79" s="148"/>
       <c r="D79" s="148"/>
       <c r="E79" s="148"/>
       <c r="F79" s="148"/>
       <c r="G79" s="148"/>
       <c r="H79" s="148"/>
       <c r="I79" s="148"/>
       <c r="J79" s="148"/>
       <c r="K79" s="149"/>
     </row>
-    <row r="80" spans="1:22">
+    <row r="80" spans="1:22" customHeight="1">
       <c r="B80" s="147"/>
       <c r="C80" s="148"/>
       <c r="D80" s="148"/>
       <c r="E80" s="148"/>
       <c r="F80" s="148"/>
       <c r="G80" s="148"/>
       <c r="H80" s="148"/>
       <c r="I80" s="148"/>
       <c r="J80" s="148"/>
       <c r="K80" s="149"/>
     </row>
-    <row r="81" spans="1:22">
+    <row r="81" spans="1:22" customHeight="1">
       <c r="B81" s="147"/>
       <c r="C81" s="148"/>
       <c r="D81" s="148"/>
       <c r="E81" s="148"/>
       <c r="F81" s="148"/>
       <c r="G81" s="148"/>
       <c r="H81" s="148"/>
       <c r="I81" s="148"/>
       <c r="J81" s="148"/>
       <c r="K81" s="149"/>
     </row>
-    <row r="82" spans="1:22">
+    <row r="82" spans="1:22" customHeight="1">
       <c r="B82" s="147"/>
       <c r="C82" s="148"/>
       <c r="D82" s="148"/>
       <c r="E82" s="148"/>
       <c r="F82" s="148"/>
       <c r="G82" s="148"/>
       <c r="H82" s="148"/>
       <c r="I82" s="148"/>
       <c r="J82" s="148"/>
       <c r="K82" s="149"/>
     </row>
-    <row r="83" spans="1:22">
+    <row r="83" spans="1:22" customHeight="1">
       <c r="B83" s="147"/>
       <c r="C83" s="148"/>
       <c r="D83" s="148"/>
       <c r="E83" s="148"/>
       <c r="F83" s="148"/>
       <c r="G83" s="148"/>
       <c r="H83" s="148"/>
       <c r="I83" s="148"/>
       <c r="J83" s="148"/>
       <c r="K83" s="149"/>
     </row>
-    <row r="84" spans="1:22">
+    <row r="84" spans="1:22" customHeight="1">
       <c r="B84" s="150"/>
       <c r="C84" s="151"/>
       <c r="D84" s="151"/>
       <c r="E84" s="151"/>
       <c r="F84" s="151"/>
       <c r="G84" s="151"/>
       <c r="H84" s="151"/>
       <c r="I84" s="151"/>
       <c r="J84" s="151"/>
       <c r="K84" s="152"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="K52:K53"/>
     <mergeCell ref="K46:K47"/>
     <mergeCell ref="K39:K40"/>
     <mergeCell ref="E44:I44"/>
     <mergeCell ref="E40:I40"/>
     <mergeCell ref="E39:I39"/>
     <mergeCell ref="E41:I41"/>
     <mergeCell ref="E42:I42"/>
     <mergeCell ref="E43:I43"/>
     <mergeCell ref="E48:I48"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="J9:K9"/>
@@ -7827,232 +7827,232 @@
       <c r="K8" s="27"/>
     </row>
     <row r="9" spans="1:21" customHeight="1" ht="24" s="28" customFormat="1">
       <c r="A9" s="29"/>
       <c r="B9" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="220" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="220"/>
       <c r="I9" s="221"/>
       <c r="J9" s="224" t="s">
         <v>23</v>
       </c>
       <c r="K9" s="225"/>
     </row>
-    <row r="10" spans="1:21">
+    <row r="10" spans="1:21" customHeight="1">
       <c r="A10" s="31"/>
       <c r="B10" s="32"/>
       <c r="C10" s="33"/>
       <c r="D10" s="33"/>
       <c r="E10" s="33"/>
       <c r="F10" s="31"/>
       <c r="G10" s="31"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="34"/>
       <c r="K10" s="35"/>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:21" customHeight="1">
       <c r="A11" s="31"/>
       <c r="B11" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="222" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="222"/>
       <c r="H11" s="222"/>
       <c r="I11" s="222"/>
       <c r="J11" s="34"/>
       <c r="K11" s="35"/>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
         <v>0</v>
       </c>
       <c r="O11" s="36" t="s">
         <v>27</v>
       </c>
       <c r="P11" s="2">
         <v>0</v>
       </c>
       <c r="Q11" s="37" t="s">
         <v>18</v>
       </c>
       <c r="R11" s="36" t="s">
         <v>28</v>
       </c>
       <c r="S11" s="38">
         <v>0</v>
       </c>
       <c r="T11" s="3" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:21" customHeight="1">
       <c r="A12" s="31"/>
       <c r="B12" s="32" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="222" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="222"/>
       <c r="H12" s="222"/>
       <c r="I12" s="222"/>
       <c r="J12" s="34"/>
       <c r="K12" s="35"/>
       <c r="M12" s="2">
         <v>1</v>
       </c>
       <c r="N12" s="2">
         <v>2</v>
       </c>
       <c r="O12" s="36" t="s">
         <v>11</v>
       </c>
       <c r="P12" s="2">
         <v>1</v>
       </c>
       <c r="Q12" s="2">
         <v>0</v>
       </c>
       <c r="R12" s="36" t="s">
         <v>33</v>
       </c>
       <c r="S12" s="38">
         <v>0.5</v>
       </c>
       <c r="T12" s="3" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="13" spans="1:21">
+    <row r="13" spans="1:21" customHeight="1">
       <c r="A13" s="31"/>
       <c r="B13" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="222" t="s">
         <v>133</v>
       </c>
       <c r="G13" s="222"/>
       <c r="H13" s="222"/>
       <c r="I13" s="222"/>
       <c r="J13" s="34"/>
       <c r="K13" s="35"/>
       <c r="M13" s="2">
         <v>2</v>
       </c>
       <c r="N13" s="2">
         <v>4</v>
       </c>
       <c r="O13" s="39"/>
       <c r="P13" s="2">
         <v>2</v>
       </c>
       <c r="Q13" s="2">
         <v>1</v>
       </c>
       <c r="R13" s="36" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="38">
         <v>1</v>
       </c>
       <c r="T13" s="3" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="14" spans="1:21">
+    <row r="14" spans="1:21" customHeight="1">
       <c r="A14" s="31"/>
       <c r="B14" s="32" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="222" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="222"/>
       <c r="H14" s="222"/>
       <c r="I14" s="222"/>
       <c r="J14" s="34"/>
       <c r="K14" s="35"/>
       <c r="M14" s="2">
         <v>3</v>
       </c>
       <c r="N14" s="2">
         <v>6</v>
       </c>
       <c r="O14" s="39"/>
       <c r="P14" s="2">
         <v>3</v>
       </c>
       <c r="Q14" s="2">
         <v>2</v>
       </c>
       <c r="R14" s="36" t="s">
         <v>43</v>
       </c>
       <c r="S14" s="38">
         <v>1.5</v>
       </c>
       <c r="T14" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="15" spans="1:21">
+    <row r="15" spans="1:21" customHeight="1">
       <c r="A15" s="31"/>
       <c r="B15" s="32" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="222" t="s">
         <v>47</v>
       </c>
       <c r="G15" s="222"/>
       <c r="H15" s="222"/>
       <c r="I15" s="222"/>
       <c r="J15" s="34"/>
       <c r="K15" s="35"/>
       <c r="M15" s="2">
         <v>4</v>
       </c>
       <c r="N15" s="2">
         <v>8</v>
       </c>
       <c r="O15" s="39"/>
       <c r="P15" s="39"/>
@@ -8939,163 +8939,163 @@
       </c>
     </row>
     <row r="63" spans="1:21" customHeight="1" ht="3.95">
       <c r="B63" s="120"/>
       <c r="C63" s="121"/>
       <c r="D63" s="121"/>
       <c r="E63" s="121"/>
       <c r="F63" s="121"/>
       <c r="G63" s="121"/>
       <c r="H63" s="121"/>
       <c r="I63" s="121"/>
       <c r="J63" s="81"/>
       <c r="K63" s="82"/>
     </row>
     <row r="64" spans="1:21" customHeight="1" ht="24">
       <c r="B64" s="170" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="171"/>
       <c r="D64" s="171"/>
       <c r="E64" s="171"/>
       <c r="F64" s="171"/>
       <c r="G64" s="171"/>
       <c r="H64" s="171"/>
       <c r="I64" s="172"/>
-      <c r="J64" s="84" t="str">
+      <c r="J64" s="84" t="e">
         <f>IF(B7*1=J60,"nein","ja")</f>
-        <v>ja</v>
+        <v>#VALUE!</v>
       </c>
       <c r="K64" s="85"/>
     </row>
-    <row r="65" spans="1:21">
+    <row r="65" spans="1:21" customHeight="1">
       <c r="B65" s="79"/>
       <c r="C65" s="80"/>
       <c r="D65" s="80"/>
       <c r="E65" s="80"/>
       <c r="F65" s="80"/>
       <c r="G65" s="123"/>
       <c r="H65" s="80"/>
       <c r="I65" s="80"/>
       <c r="K65" s="82"/>
     </row>
     <row r="66" spans="1:21" customHeight="1" ht="75">
       <c r="B66" s="124" t="s">
         <v>190</v>
       </c>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="125"/>
       <c r="F66" s="126" t="s">
         <v>191</v>
       </c>
       <c r="G66" s="127"/>
       <c r="H66" s="128"/>
       <c r="I66" s="125"/>
       <c r="J66" s="124" t="s">
         <v>192</v>
       </c>
       <c r="K66" s="125"/>
     </row>
     <row r="67" spans="1:21" customHeight="1" ht="21">
       <c r="B67" s="129" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="68" spans="1:21">
+    <row r="68" spans="1:21" customHeight="1">
       <c r="B68" s="269"/>
       <c r="C68" s="270"/>
       <c r="D68" s="270"/>
       <c r="E68" s="270"/>
       <c r="F68" s="270"/>
       <c r="G68" s="270"/>
       <c r="H68" s="270"/>
       <c r="I68" s="270"/>
       <c r="J68" s="270"/>
       <c r="K68" s="271"/>
     </row>
-    <row r="69" spans="1:21">
+    <row r="69" spans="1:21" customHeight="1">
       <c r="B69" s="272"/>
       <c r="C69" s="273"/>
       <c r="D69" s="273"/>
       <c r="E69" s="273"/>
       <c r="F69" s="273"/>
       <c r="G69" s="273"/>
       <c r="H69" s="273"/>
       <c r="I69" s="273"/>
       <c r="J69" s="273"/>
       <c r="K69" s="274"/>
     </row>
-    <row r="70" spans="1:21">
+    <row r="70" spans="1:21" customHeight="1">
       <c r="B70" s="272"/>
       <c r="C70" s="273"/>
       <c r="D70" s="273"/>
       <c r="E70" s="273"/>
       <c r="F70" s="273"/>
       <c r="G70" s="273"/>
       <c r="H70" s="273"/>
       <c r="I70" s="273"/>
       <c r="J70" s="273"/>
       <c r="K70" s="274"/>
     </row>
-    <row r="71" spans="1:21">
+    <row r="71" spans="1:21" customHeight="1">
       <c r="B71" s="272"/>
       <c r="C71" s="273"/>
       <c r="D71" s="273"/>
       <c r="E71" s="273"/>
       <c r="F71" s="273"/>
       <c r="G71" s="273"/>
       <c r="H71" s="273"/>
       <c r="I71" s="273"/>
       <c r="J71" s="273"/>
       <c r="K71" s="274"/>
     </row>
-    <row r="72" spans="1:21">
+    <row r="72" spans="1:21" customHeight="1">
       <c r="B72" s="272"/>
       <c r="C72" s="273"/>
       <c r="D72" s="273"/>
       <c r="E72" s="273"/>
       <c r="F72" s="273"/>
       <c r="G72" s="273"/>
       <c r="H72" s="273"/>
       <c r="I72" s="273"/>
       <c r="J72" s="273"/>
       <c r="K72" s="274"/>
     </row>
-    <row r="73" spans="1:21">
+    <row r="73" spans="1:21" customHeight="1">
       <c r="B73" s="272"/>
       <c r="C73" s="273"/>
       <c r="D73" s="273"/>
       <c r="E73" s="273"/>
       <c r="F73" s="273"/>
       <c r="G73" s="273"/>
       <c r="H73" s="273"/>
       <c r="I73" s="273"/>
       <c r="J73" s="273"/>
       <c r="K73" s="274"/>
     </row>
-    <row r="74" spans="1:21">
+    <row r="74" spans="1:21" customHeight="1">
       <c r="B74" s="272"/>
       <c r="C74" s="273"/>
       <c r="D74" s="273"/>
       <c r="E74" s="273"/>
       <c r="F74" s="273"/>
       <c r="G74" s="273"/>
       <c r="H74" s="273"/>
       <c r="I74" s="273"/>
       <c r="J74" s="273"/>
       <c r="K74" s="274"/>
     </row>
     <row r="75" spans="1:21" customHeight="1" ht="13.5">
       <c r="B75" s="275"/>
       <c r="C75" s="276"/>
       <c r="D75" s="276"/>
       <c r="E75" s="276"/>
       <c r="F75" s="276"/>
       <c r="G75" s="276"/>
       <c r="H75" s="276"/>
       <c r="I75" s="276"/>
       <c r="J75" s="276"/>
       <c r="K75" s="277"/>
     </row>
   </sheetData>
   <mergeCells>