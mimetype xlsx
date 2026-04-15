--- v0 (2025-12-06)
+++ v1 (2026-04-15)
@@ -80,55 +80,55 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed56a1a044b4dda11fff1d28085170e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139e420c5c4c527b7020f29f50865421.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98548a6aed784fa933e7acf1dd1c65d12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba405077d1d7fc3a0cbb8fadcbb2c192.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2057400" cy="342900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>