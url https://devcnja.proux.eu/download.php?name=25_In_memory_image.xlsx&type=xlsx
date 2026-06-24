--- v1 (2026-04-15)
+++ v2 (2026-06-24)
@@ -80,55 +80,55 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139e420c5c4c527b7020f29f50865421.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5c77c0d00e765b223fd7f1509f36f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba405077d1d7fc3a0cbb8fadcbb2c192.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950d69a7fcc5168edb2a15ff46a2d0e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2057400" cy="342900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>