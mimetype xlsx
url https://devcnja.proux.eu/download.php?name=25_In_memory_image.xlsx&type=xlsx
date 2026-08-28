--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -80,55 +80,55 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5c77c0d00e765b223fd7f1509f36f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756d9ae405ff7c03d117837fa6ed5aa1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950d69a7fcc5168edb2a15ff46a2d0e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec8db8efca547c10c8b09b518b37212.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2057400" cy="342900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>