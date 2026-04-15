--- v0 (2025-12-06)
+++ v1 (2026-04-15)
@@ -102,51 +102,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad6305505f54be0ee6663ea1eb98d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ccbcf1c99f1d14fe3f4585fff29562.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414fb7ba85cdeb953a978075a0a9abc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100f6c2f0a9d99909d02e4f7130cbfe4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82623387dfa1e8b0cf7273b64421ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f53765ffc9e727720fc053369dbb6b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130c3eb0d461232e685c573e15a2a513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939cf2534d9afde21b623912a6c373f4.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1876425" cy="1362075"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>