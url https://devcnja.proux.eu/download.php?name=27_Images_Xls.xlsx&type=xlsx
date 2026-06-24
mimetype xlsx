--- v1 (2026-04-15)
+++ v2 (2026-06-24)
@@ -102,51 +102,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82623387dfa1e8b0cf7273b64421ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f53765ffc9e727720fc053369dbb6b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130c3eb0d461232e685c573e15a2a513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939cf2534d9afde21b623912a6c373f4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974a862863507e3e8247f5108ecd77a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f005706b7c7d18be41f14fa2768672.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ae3dcd2bbbbec460dd08935d3ffe23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73cb866580cb5b385f8e2e4ec032c14.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1876425" cy="1362075"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>