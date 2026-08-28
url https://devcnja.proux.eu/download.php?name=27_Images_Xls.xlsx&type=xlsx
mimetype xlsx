--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -102,51 +102,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974a862863507e3e8247f5108ecd77a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f005706b7c7d18be41f14fa2768672.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ae3dcd2bbbbec460dd08935d3ffe23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73cb866580cb5b385f8e2e4ec032c14.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4064f1434cf6771348c713e0291f14e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d10706381260c02e5d96d52d0438142.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cac89cf30829ac38d8d9a18b97b7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a33edadebb3757c551858e400612bb4.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1876425" cy="1362075"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>