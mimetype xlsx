--- v0 (2025-12-06)
+++ v1 (2026-06-24)
@@ -434,55 +434,55 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment vertical="bottom" textRotation="255" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277496956be10dc44da115e1756563af1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fbcc80d0177f65ad624129313613d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c2f633793cef28d87875eedaf42491.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37aafc4bd4fb2882d47cb3d4ad8e942.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573fcecc429ff680835f03b1e6341e26.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e405eebbba5f4d68abe4fc4ea1504f66.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="314325" cy="342900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
@@ -863,51 +863,51 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="23.44140625" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="25.8">
       <c r="A1" s="11"/>
       <c r="B1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="11"/>
       <c r="D1" s="12">
-        <v>45997.13332175926189</v>
+        <v>46197.68642361111415</v>
       </c>
       <c r="E1" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="14.4">
       <c r="A3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:5" customHeight="1" ht="14.4">
       <c r="A4" s="4">
         <v>1</v>