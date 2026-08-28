--- v1 (2026-06-24)
+++ v2 (2026-08-28)
@@ -434,55 +434,55 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment vertical="bottom" textRotation="255" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="true">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c2f633793cef28d87875eedaf42491.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37aafc4bd4fb2882d47cb3d4ad8e942.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea872deae963c9622430242a7409d901.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eaff907ee38f83f75612539e0471e2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e405eebbba5f4d68abe4fc4ea1504f66.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4083067e358b3926591c54473cd3b2e6.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="314325" cy="342900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
@@ -863,51 +863,51 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="23.44140625" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="25.8">
       <c r="A1" s="11"/>
       <c r="B1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="11"/>
       <c r="D1" s="12">
-        <v>46197.68642361111415</v>
+        <v>46262.61218750000262</v>
       </c>
       <c r="E1" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="14.4">
       <c r="A3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:5" customHeight="1" ht="14.4">
       <c r="A4" s="4">
         <v>1</v>